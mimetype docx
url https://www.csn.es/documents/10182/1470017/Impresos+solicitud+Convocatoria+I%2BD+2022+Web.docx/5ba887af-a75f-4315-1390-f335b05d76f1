--- v0 (2025-10-18)
+++ v1 (2026-07-22)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="002561B9" w:rsidRDefault="00153703" w:rsidP="002561B9">
       <w:pPr>
         <w:pStyle w:val="Ttulo9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
@@ -23343,56 +23342,54 @@
     <w:rsid w:val="001748BC"/>
     <w:rPr>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CC1013"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId10" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId8" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId9" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23614,73 +23611,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template/>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>2141</Words>
   <Characters>13349</Characters>
-  <Application>Microsoft Office Word</Application>
+  <Application/>
   <DocSecurity>0</DocSecurity>
   <Lines>111</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Solicitud de Ayuda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>CSN/SPA/GEFI</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>15460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
+  <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...5 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Metadatos procesados por CSN</dc:creator>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>